--- v0 (2026-06-02)
+++ v1 (2026-08-02)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">KaD  </t>
   </si>
   <si>
     <t>2025-08-23</t>
   </si>
   <si>
     <t>Velká cena YC</t>
   </si>
   <si>
     <t xml:space="preserve">KaA  </t>
   </si>
   <si>
     <t>2025-08-10</t>
   </si>
   <si>
     <t>Horký vánek</t>
   </si>
   <si>
     <t>2025-08-06</t>
   </si>
   <si>
     <t>Prýgl rejs 16</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-07-27</t>
   </si>
   <si>
     <t>Nedělní rejs IV</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2025-07-23</t>
   </si>
   <si>
     <t>Prýgl rejs 14</t>
   </si>
   <si>
     <t>2025-07-12</t>
   </si>
   <si>
     <t>Omniplast cup</t>
   </si>
   <si>
     <t>2025-07-09</t>
   </si>