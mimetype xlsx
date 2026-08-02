--- v0 (2026-06-02)
+++ v1 (2026-08-02)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-10-13</t>
   </si>
   <si>
     <t>Prígl Rejs 2021 XXIV. Pohár JmK</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2021-10-10</t>
   </si>
   <si>
     <t>Modrá trucstuha 2021</t>
   </si>
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2021-09-29</t>
   </si>
   <si>
     <t>Prígl Rejs 2021 XXII. Pohár JmK</t>
   </si>
   <si>
     <t>2021-09-19</t>
   </si>
   <si>
     <t>Nedělní rejs VII.</t>
   </si>
   <si>
     <t>2021-09-08</t>
   </si>
   <si>
     <t>Prígl Rejs 2021 XIX.</t>
   </si>
   <si>
     <t>2021-09-04</t>
   </si>
   <si>
     <t>MČR Vareo</t>
   </si>