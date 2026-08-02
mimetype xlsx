--- v0 (2026-06-02)
+++ v1 (2026-08-02)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2019-10-20</t>
   </si>
   <si>
     <t>Modrá stuha (Cabin Trophy 2019)</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-10-05</t>
   </si>
   <si>
     <t>Mem. Jana Sedláka</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2019-09-25</t>
   </si>
   <si>
     <t>Prígl Rejs 2019 XXII</t>
   </si>
   <si>
     <t>2019-09-21</t>
   </si>
   <si>
     <t>Memoriál Miloše Alexy - MČR</t>
   </si>
   <si>
     <t>2019-09-04</t>
   </si>