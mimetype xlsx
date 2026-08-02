--- v0 (2026-06-02)
+++ v1 (2026-08-02)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2016-05-25</t>
   </si>
   <si>
     <t>Prigl rejs VIII</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2016-06-15</t>
   </si>
   <si>
     <t>Prigl rejs XI</t>
   </si>
   <si>
     <t>2016-08-13</t>
   </si>
   <si>
     <t>Memoriál Dušana Vaculky</t>
   </si>
   <si>
     <t>2016-08-20</t>
   </si>
   <si>
     <t>Kiss my RS II</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2016-08-25</t>
   </si>