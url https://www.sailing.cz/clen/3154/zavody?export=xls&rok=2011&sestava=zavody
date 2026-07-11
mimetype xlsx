--- v0 (2026-05-11)
+++ v1 (2026-07-11)
@@ -131,51 +131,51 @@
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2011-07-08</t>
   </si>
   <si>
     <t>Lipenský pohár + CECC CZE</t>
   </si>
   <si>
     <t>2011-07-22</t>
   </si>
   <si>
     <t>ME 420</t>
   </si>
   <si>
     <t>Tavira,POR</t>
   </si>
   <si>
     <t>2011-08-20</t>
   </si>
   <si>
     <t>Mem. Dušana Vaculky</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2011-09-02</t>
   </si>
   <si>
     <t>Lipno regata</t>
   </si>
   <si>
     <t>2011-09-10</t>
   </si>
   <si>
     <t>Hornická regata</t>
   </si>
   <si>
     <t>Žermanice</t>
   </si>
   <si>
     <t>2011-10-01</t>
   </si>
   <si>
     <t>Poslední vítr</t>
   </si>
   <si>
     <t>2011-10-28</t>
   </si>