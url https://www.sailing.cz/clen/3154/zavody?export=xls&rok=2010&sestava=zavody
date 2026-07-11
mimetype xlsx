--- v0 (2026-05-11)
+++ v1 (2026-07-11)
@@ -110,51 +110,51 @@
   <si>
     <t>48.Beskydská regata-Mem.B.Hrubého</t>
   </si>
   <si>
     <t>Žermanice</t>
   </si>
   <si>
     <t>2010-07-30</t>
   </si>
   <si>
     <t xml:space="preserve">Intercup </t>
   </si>
   <si>
     <t>Námestovo, slovensko</t>
   </si>
   <si>
     <t>2010-08-28</t>
   </si>
   <si>
     <t>Memoriál Dušana Vaculky</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2010-09-03</t>
   </si>
   <si>
     <t>Lipno regatta 2010</t>
   </si>
   <si>
     <t>2010-09-10</t>
   </si>
   <si>
     <t>Mistrzostwa Polski Klas Nieolimpijskich</t>
   </si>
   <si>
     <t>Gdaňsk - POL</t>
   </si>
   <si>
     <t>2010-09-18</t>
   </si>
   <si>
     <t>Modrý hrozen</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>