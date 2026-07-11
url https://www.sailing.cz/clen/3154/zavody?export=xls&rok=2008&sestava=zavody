--- v0 (2026-05-11)
+++ v1 (2026-07-11)
@@ -152,51 +152,51 @@
   <si>
     <t>2008-07-03</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t>082125</t>
   </si>
   <si>
     <t>2008-08-09</t>
   </si>
   <si>
     <t>Veletržní regata</t>
   </si>
   <si>
     <t>082143</t>
   </si>
   <si>
     <t>2008-08-24</t>
   </si>
   <si>
     <t>Memoriál Dušana Vaculky</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>083136</t>
   </si>
   <si>
     <t>2008-08-31</t>
   </si>
   <si>
     <t>MSJ_CADET</t>
   </si>
   <si>
     <t>NED</t>
   </si>
   <si>
     <t>081381</t>
   </si>
   <si>
     <t>2008-09-05</t>
   </si>
   <si>
     <t>LIPNO Regatta - okruh ALFA</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>