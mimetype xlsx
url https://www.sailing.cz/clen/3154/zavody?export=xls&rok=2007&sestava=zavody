--- v0 (2026-05-11)
+++ v1 (2026-07-11)
@@ -137,51 +137,51 @@
   <si>
     <t>2007-06-30</t>
   </si>
   <si>
     <t>O krále Šumavy - MČR</t>
   </si>
   <si>
     <t>Lipno</t>
   </si>
   <si>
     <t>071316</t>
   </si>
   <si>
     <t>2007-07-05</t>
   </si>
   <si>
     <t>072123</t>
   </si>
   <si>
     <t>2007-08-25</t>
   </si>
   <si>
     <t>Memoriál Dušana Vaculky</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>072127</t>
   </si>
   <si>
     <t>2007-09-08</t>
   </si>
   <si>
     <t>Brněnský závod</t>
   </si>
   <si>
     <t>072131</t>
   </si>
   <si>
     <t>2007-09-15</t>
   </si>
   <si>
     <t>Modrý hrozen</t>
   </si>
   <si>
     <t>072133</t>
   </si>
   <si>
     <t>2007-09-22</t>
   </si>