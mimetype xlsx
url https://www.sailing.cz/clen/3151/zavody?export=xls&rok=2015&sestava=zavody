--- v0 (2026-05-11)
+++ v1 (2026-07-10)
@@ -83,51 +83,51 @@
   <si>
     <t>Věstonická Venuše RS</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2015-06-10</t>
   </si>
   <si>
     <t>Prigl Rejs X</t>
   </si>
   <si>
     <t>2015-06-24</t>
   </si>
   <si>
     <t>Prigl Rejs XII</t>
   </si>
   <si>
     <t>2015-07-29</t>
   </si>
   <si>
     <t>Prigl Rejs XVII</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-09-27</t>
   </si>
   <si>
     <t>Kiss my RS IV.</t>
   </si>
   <si>
     <t>2015-09-28</t>
   </si>
   <si>
     <t>Sváteční pohár II</t>
   </si>
   <si>
     <t xml:space="preserve">RsO  </t>
   </si>
   <si>
     <t>2015-10-17</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>
 </sst>
 </file>
 