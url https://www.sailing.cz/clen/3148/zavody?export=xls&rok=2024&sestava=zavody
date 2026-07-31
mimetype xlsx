--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">IL7  </t>
   </si>
   <si>
     <t>2024-08-30</t>
   </si>
   <si>
     <t>Mistrovství ČR Finn - Memoriál MUDr. Miloše Lázničky</t>
   </si>
   <si>
     <t>Lipno - Kovářov</t>
   </si>
   <si>
     <t xml:space="preserve">Fin  </t>
   </si>
   <si>
     <t>2024-08-25</t>
   </si>
   <si>
     <t>Velká cena YCLS, Showman Trophy (CBT)</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-07-20</t>
   </si>
   <si>
     <t>Brněnská šestka (CBT)</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2024-07-07</t>
   </si>
   <si>
     <t>Kajutovky na Prýglu II</t>
   </si>
   <si>
     <t>2024-05-25</t>
   </si>
   <si>
     <t>Pohár města Česká Skalice</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>