--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -68,51 +68,51 @@
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">IL7  </t>
   </si>
   <si>
     <t>2015-06-06</t>
   </si>
   <si>
     <t>Cena Šumavy</t>
   </si>
   <si>
     <t>Lipno - Černá v Poš.</t>
   </si>
   <si>
     <t>2015-06-10</t>
   </si>
   <si>
     <t>Prigl Rejs X</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-08-15</t>
   </si>
   <si>
     <t>Laser Grandprix</t>
   </si>
   <si>
     <t>Wolfgangsee - AUT</t>
   </si>
   <si>
     <t>2015-08-28</t>
   </si>
   <si>
     <t>Lipno regata 2015</t>
   </si>
   <si>
     <t>2015-09-19</t>
   </si>
   <si>
     <t>Švestková regata II.</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>