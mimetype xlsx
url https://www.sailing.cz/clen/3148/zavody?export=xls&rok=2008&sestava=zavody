--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -149,51 +149,51 @@
   <si>
     <t>082414</t>
   </si>
   <si>
     <t>2008-07-25</t>
   </si>
   <si>
     <t>46. Beskydská regata - Mem. Bř.Hrubého</t>
   </si>
   <si>
     <t>ermanice</t>
   </si>
   <si>
     <t>082143</t>
   </si>
   <si>
     <t>2008-08-24</t>
   </si>
   <si>
     <t>Memoriál Dušana Vaculky</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>082129</t>
   </si>
   <si>
     <t>2008-08-28</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t>083130</t>
   </si>
   <si>
     <t>2008-08-31</t>
   </si>
   <si>
     <t>MEJ_EVROPA_M</t>
   </si>
   <si>
     <t>ITA</t>
   </si>
   <si>
     <t>081381</t>
   </si>