--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -68,51 +68,51 @@
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t xml:space="preserve">Evr  </t>
   </si>
   <si>
     <t>2014-07-19</t>
   </si>
   <si>
     <t>Modrá stuha Plumlova</t>
   </si>
   <si>
     <t>Plumlov</t>
   </si>
   <si>
     <t>2014-08-16</t>
   </si>
   <si>
     <t>70. výročí založení klubu YC Brno</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2014-10-04</t>
   </si>
   <si>
     <t>18. Česká námořní rally</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">Ela  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>