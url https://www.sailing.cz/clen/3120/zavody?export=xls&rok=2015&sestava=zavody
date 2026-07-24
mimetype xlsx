--- v0 (2026-06-01)
+++ v1 (2026-07-24)
@@ -113,51 +113,51 @@
   <si>
     <t>Modrá stuha Plumlova</t>
   </si>
   <si>
     <t>Plumlov</t>
   </si>
   <si>
     <t>2015-08-08</t>
   </si>
   <si>
     <t>O pohár primátora</t>
   </si>
   <si>
     <t>Liptovský Mikuláš</t>
   </si>
   <si>
     <t>2015-08-22</t>
   </si>
   <si>
     <t>Memoriál Dušana Vaculky</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-08-29</t>
   </si>
   <si>
     <t>O pohár Vranova</t>
   </si>
   <si>
     <t>Vranov</t>
   </si>
   <si>
     <t>2015-09-19</t>
   </si>
   <si>
     <t>Modrý Hrozen</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>