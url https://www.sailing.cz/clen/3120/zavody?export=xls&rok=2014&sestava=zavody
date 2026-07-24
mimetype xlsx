--- v0 (2026-06-01)
+++ v1 (2026-07-24)
@@ -125,51 +125,51 @@
   <si>
     <t>2014-07-19</t>
   </si>
   <si>
     <t>Modrá stuha Plumlova</t>
   </si>
   <si>
     <t>Plumlov</t>
   </si>
   <si>
     <t>2014-08-09</t>
   </si>
   <si>
     <t>Limar Cup</t>
   </si>
   <si>
     <t>Liptovská Mara</t>
   </si>
   <si>
     <t>2014-08-16</t>
   </si>
   <si>
     <t>70. výročí založení klubu YC Brno</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2014-08-23</t>
   </si>
   <si>
     <t>O pohár Vranova</t>
   </si>
   <si>
     <t>Vranovská přehrada</t>
   </si>
   <si>
     <t>2014-09-20</t>
   </si>
   <si>
     <t>Modrý Hrozen I.</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2014-10-04</t>
   </si>
   <si>
     <t>Poslední vítr</t>
   </si>