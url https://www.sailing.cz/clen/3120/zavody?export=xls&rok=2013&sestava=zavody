--- v0 (2026-06-01)
+++ v1 (2026-07-24)
@@ -92,51 +92,51 @@
   <si>
     <t>2013-06-28</t>
   </si>
   <si>
     <t>MČR</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2013-08-09</t>
   </si>
   <si>
     <t>Velká cena Slovenska</t>
   </si>
   <si>
     <t>Liptovská Mara</t>
   </si>
   <si>
     <t>2013-08-18</t>
   </si>
   <si>
     <t>Prázdninový Prigl Rejs 3</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2013-08-24</t>
   </si>
   <si>
     <t>O pohár Vranova</t>
   </si>
   <si>
     <t>Vranovská přehrada</t>
   </si>
   <si>
     <t>2013-09-21</t>
   </si>
   <si>
     <t>Modrý hrozen</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2013-10-05</t>
   </si>
   <si>
     <t>Poslední vítr</t>
   </si>