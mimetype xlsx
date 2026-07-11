--- v0 (2026-05-25)
+++ v1 (2026-07-11)
@@ -68,51 +68,51 @@
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">De1  </t>
   </si>
   <si>
     <t>2011-08-13</t>
   </si>
   <si>
     <t>O štít města Pardubic</t>
   </si>
   <si>
     <t>Seč</t>
   </si>
   <si>
     <t xml:space="preserve">Fin  </t>
   </si>
   <si>
     <t>2011-08-20</t>
   </si>
   <si>
     <t>Mem. Dušana Vaculky</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2011-09-18</t>
   </si>
   <si>
     <t>MMSR Elektrovod cup ORC</t>
   </si>
   <si>
     <t>Chorvatsko, Split</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2011-10-22</t>
   </si>
   <si>
     <t>Modrá stuha Brněnské přehrady</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>