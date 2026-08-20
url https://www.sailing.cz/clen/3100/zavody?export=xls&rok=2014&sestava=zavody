--- v0 (2026-06-20)
+++ v1 (2026-08-20)
@@ -98,51 +98,51 @@
   <si>
     <t>Šilhánkův memoriál</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2014-07-19</t>
   </si>
   <si>
     <t>Modrá stuha Plumlova</t>
   </si>
   <si>
     <t>Plumlov</t>
   </si>
   <si>
     <t>2014-08-16</t>
   </si>
   <si>
     <t>70. výročí založení klubu YC Brno</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2014-08-23</t>
   </si>
   <si>
     <t>Veřejný závod</t>
   </si>
   <si>
     <t>Moravičany</t>
   </si>
   <si>
     <t>2014-08-29</t>
   </si>
   <si>
     <t>MČR Lipno regata</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2014-09-26</t>
   </si>
   <si>
     <t>MČR</t>
   </si>