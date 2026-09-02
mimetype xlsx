--- v0 (2026-06-21)
+++ v1 (2026-09-02)
@@ -65,51 +65,51 @@
   <si>
     <t>2009-08-07</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t>Lipno - Kovářov</t>
   </si>
   <si>
     <t xml:space="preserve">M24  </t>
   </si>
   <si>
     <t>094311</t>
   </si>
   <si>
     <t>2009-10-04</t>
   </si>
   <si>
     <t>Elektrovod cup</t>
   </si>
   <si>
     <t>Marina Kaštela - Chorvatsko</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>097003</t>
   </si>
   <si>
     <t>2009-10-10</t>
   </si>
   <si>
     <t>13. Česká námorní rallye</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">Ela  </t>
   </si>
   <si>
     <t>091120</t>
   </si>
   <si>
     <t>2009-11-06</t>
   </si>
   <si>
     <t>Vltava pod Vyšehradem</t>
   </si>