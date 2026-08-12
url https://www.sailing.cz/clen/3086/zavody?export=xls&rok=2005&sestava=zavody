--- v0 (2026-06-12)
+++ v1 (2026-08-12)
@@ -140,51 +140,51 @@
   <si>
     <t>052110</t>
   </si>
   <si>
     <t>To je celá, to je půl ? + KP III.</t>
   </si>
   <si>
     <t>052003</t>
   </si>
   <si>
     <t>Šilhánkův memoriál</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>051325</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t>Lipno</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>051316</t>
   </si>
   <si>
     <t>051304</t>
   </si>
   <si>
     <t>Lipno Frauschel maraton</t>
   </si>
   <si>
     <t>051110</t>
   </si>
   <si>
     <t>II. San Pellegrino Cup</t>
   </si>
   <si>
     <t>Chorvatsko - Vodice</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
 </sst>
 </file>
 