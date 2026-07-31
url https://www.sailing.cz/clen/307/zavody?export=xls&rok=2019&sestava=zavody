--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -113,51 +113,51 @@
   <si>
     <t>Bautzen</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>2019-08-02</t>
   </si>
   <si>
     <t>Jachtařská liga III. - Finále</t>
   </si>
   <si>
     <t>lipno - lipno nad vltavou</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2019-07-24</t>
   </si>
   <si>
     <t>Pražský točák 17</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-07-17</t>
   </si>
   <si>
     <t>Pražský točák 16</t>
   </si>
   <si>
     <t>2019-04-13</t>
   </si>
   <si>
     <t>Česká jachtařská liga I.</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2019-03-15</t>
   </si>
   <si>
     <t>PTT Act. V.</t>
   </si>
   <si>
     <t>2019-02-16</t>
   </si>