--- v0 (2026-06-12)
+++ v1 (2026-10-15)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-10-12</t>
   </si>
   <si>
     <t>Chiemsee Insel-Marathon 2024</t>
   </si>
   <si>
     <t>Chiemsee</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2024-10-11</t>
   </si>
   <si>
     <t>Bavarian Masters 2024</t>
   </si>
   <si>
     <t>2024-09-28</t>
   </si>
   <si>
     <t>49. skiregata memoriál Petra Haubolda</t>
   </si>
   <si>
     <t>Jablonec</t>
   </si>
   <si>
     <t>2024-09-15</t>
   </si>
   <si>
     <t>Raceboard  World Championships</t>
   </si>
   <si>
     <t>Cadiz, Spain</t>
   </si>