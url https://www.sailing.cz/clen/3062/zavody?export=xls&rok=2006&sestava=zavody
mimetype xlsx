--- v0 (2026-06-12)
+++ v1 (2026-10-15)
@@ -92,51 +92,51 @@
   <si>
     <t>062108</t>
   </si>
   <si>
     <t>2006-05-20</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>062110</t>
   </si>
   <si>
     <t>2006-05-27</t>
   </si>
   <si>
     <t>Mistrovství ČR Team Racing</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>062112</t>
   </si>
   <si>
     <t>2006-06-03</t>
   </si>
   <si>
     <t>Krajský přebor I.</t>
   </si>
   <si>
     <t>062002</t>
   </si>
   <si>
     <t>2006-06-10</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>062003</t>
   </si>