--- v0 (2026-06-12)
+++ v1 (2026-10-15)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>052134</t>
   </si>
   <si>
     <t>Vítr z Vihoradů</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>SLF</t>
   </si>
   <si>
     <t>052120</t>
   </si>
   <si>
     <t>Velká cena města Brna - Team racing</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>052112</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
     <t>052004</t>
   </si>
   <si>
     <t>MČR</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>052003</t>
   </si>
   <si>
     <t>Šilhánkův memoriál</t>
   </si>
   <si>
     <t xml:space="preserve">Evr  </t>
   </si>