--- v0 (2026-06-12)
+++ v1 (2026-10-15)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Chiemsee Insel-Marathon</t>
   </si>
   <si>
     <t>Chiemsee</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2021-10-01</t>
   </si>
   <si>
     <t>Bavarian Masters</t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Cena YCN - MČR Fun</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2021-09-18</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>