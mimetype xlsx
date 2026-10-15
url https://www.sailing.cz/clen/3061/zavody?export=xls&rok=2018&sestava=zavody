--- v0 (2026-06-12)
+++ v1 (2026-10-15)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2018-10-05</t>
   </si>
   <si>
     <t>Bavarian Masters</t>
   </si>
   <si>
     <t>Chiemsee</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2018-09-15</t>
   </si>
   <si>
     <t>Tvarůžková regata</t>
   </si>
   <si>
     <t>Moravičany</t>
   </si>
   <si>
     <t>2018-09-08</t>
   </si>
   <si>
     <t>Czech Supercup</t>
   </si>
   <si>
     <t>velke darko</t>
   </si>
   <si>
     <t>2018-08-30</t>
   </si>
   <si>
     <t>MMČR Bic</t>
   </si>