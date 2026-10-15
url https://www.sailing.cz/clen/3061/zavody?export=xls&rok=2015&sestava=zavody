--- v0 (2026-06-12)
+++ v1 (2026-10-15)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2015-05-02</t>
   </si>
   <si>
     <t>Moravský pohár I</t>
   </si>
   <si>
     <t>Těrlicko - KJT</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2015-05-09</t>
   </si>
   <si>
     <t>Starobrno Cup</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2015-05-16</t>
   </si>
   <si>
     <t>Pohár D.I.M.</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t>2015-05-30</t>
   </si>
   <si>
     <t>Věstonická Venuše WS</t>
   </si>