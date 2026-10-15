--- v0 (2026-06-12)
+++ v1 (2026-10-15)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2012-04-28</t>
   </si>
   <si>
     <t>Jarní pohár WCVD</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2012-05-05</t>
   </si>
   <si>
     <t>SANTI Cup</t>
   </si>
   <si>
     <t>Těrlicko - KJT</t>
   </si>
   <si>
     <t>2012-05-19</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2012-05-26</t>
   </si>
   <si>
     <t>Moravský pohár II</t>
   </si>