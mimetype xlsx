--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2017-05-18</t>
   </si>
   <si>
     <t>Foiling Bay</t>
   </si>
   <si>
     <t>La Baule Francie</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2017-05-27</t>
   </si>
   <si>
     <t>MČR - Compotech Catamaran Open</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">CaO  </t>
   </si>
   <si>
     <t>2017-06-03</t>
   </si>
   <si>
     <t>Lipno marathon</t>
   </si>
   <si>
     <t>Lipno - Lipno nad Vltavou</t>
   </si>
   <si>
     <t xml:space="preserve">Tor  </t>
   </si>