--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -161,51 +161,51 @@
   <si>
     <t>2011 European Championship</t>
   </si>
   <si>
     <t>Dervio, Lago di Como, Itálie</t>
   </si>
   <si>
     <t>2011-09-18</t>
   </si>
   <si>
     <t>MČR - Velká cena YFA</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">Bav  </t>
   </si>
   <si>
     <t>2011-09-24</t>
   </si>
   <si>
     <t>Jestřábí Open Cat Race - open class</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2011-10-15</t>
   </si>
   <si>
     <t>Lipenský kotrmelec</t>
   </si>
   <si>
     <t>2011-10-22</t>
   </si>
   <si>
     <t>ROLEX Middle Sea Race</t>
   </si>
   <si>
     <t>Valetta, MLT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>