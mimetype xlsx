--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2010-04-10</t>
   </si>
   <si>
     <t>Bohemia regata cup</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
     <t xml:space="preserve">RS7  </t>
   </si>
   <si>
     <t>2010-05-01</t>
   </si>
   <si>
     <t>Katamarangau 2010</t>
   </si>
   <si>
     <t>Rangau GER</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2010-05-08</t>
   </si>
   <si>
     <t>Jarní závod I.</t>
   </si>
   <si>
     <t>2010-05-15</t>
   </si>
   <si>
     <t xml:space="preserve">25. Catregatta </t>
   </si>
   <si>
     <t xml:space="preserve">Altmuhltal GER </t>
   </si>
   <si>
     <t>2010-05-29</t>
   </si>
   <si>
     <t>Lipno maraton</t>
   </si>
   <si>
     <t>Lipno - Lipno n/Vlt.</t>
   </si>