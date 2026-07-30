--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -50,51 +50,51 @@
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>091305</t>
   </si>
   <si>
     <t>2009-05-16</t>
   </si>
   <si>
     <t>Lipno marathon 2009</t>
   </si>
   <si>
     <t>Lipno</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>091406</t>
   </si>
   <si>
     <t>2009-05-30</t>
   </si>
   <si>
     <t>Sdružený krajský přebor</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>094005</t>
   </si>
   <si>
     <t>2009-06-10</t>
   </si>
   <si>
     <t>Dutch Open Championship</t>
   </si>