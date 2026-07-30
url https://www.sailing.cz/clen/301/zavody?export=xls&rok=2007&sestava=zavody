--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -50,51 +50,51 @@
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>074224</t>
   </si>
   <si>
     <t>2007-05-18</t>
   </si>
   <si>
     <t>Demi-Clé 650</t>
   </si>
   <si>
     <t>Locmiquelic, Francie</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>071405</t>
   </si>
   <si>
     <t>2007-06-02</t>
   </si>
   <si>
     <t>Sdružený krajský přebor</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>074223</t>
   </si>
   <si>
     <t>2007-06-07</t>
   </si>
   <si>
     <t>Tropheé Marie-Agnes Péron</t>
   </si>