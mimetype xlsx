--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -50,51 +50,51 @@
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>063192</t>
   </si>
   <si>
     <t>2006-05-25</t>
   </si>
   <si>
     <t>Marie Agnes Peron Trophy</t>
   </si>
   <si>
     <t>Douarnenez, Bretaň, Francie</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>063123</t>
   </si>
   <si>
     <t>2006-06-03</t>
   </si>
   <si>
     <t>Prolog-MiniFastnet</t>
   </si>
   <si>
     <t>Douarnenez, Francie</t>
   </si>
   <si>
     <t>063122</t>
   </si>
   <si>
     <t>2006-06-04</t>
   </si>
   <si>
     <t>Fastnet Race</t>
   </si>
   <si>
     <t>063193</t>
   </si>