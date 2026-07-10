--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -125,51 +125,51 @@
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>074233</t>
   </si>
   <si>
     <t>2007-06-28</t>
   </si>
   <si>
     <t>2007 europacup a youth grand prix</t>
   </si>
   <si>
     <t>Attersee-AUT</t>
   </si>
   <si>
     <t>071805</t>
   </si>
   <si>
     <t>2007-07-07</t>
   </si>
   <si>
     <t>4 hodiny Rozkoše</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>072414</t>
   </si>
   <si>
     <t>2007-07-27</t>
   </si>
   <si>
     <t>45. Beskydská regata</t>
   </si>
   <si>
     <t>Žermanice</t>
   </si>
   <si>
     <t>071382</t>
   </si>
   <si>
     <t>2007-08-29</t>
   </si>
   <si>
     <t>MČR - Lipno Regatta (okruh Bravo)</t>
   </si>
   <si>
     <t>Lipno - Jestřábí</t>
   </si>