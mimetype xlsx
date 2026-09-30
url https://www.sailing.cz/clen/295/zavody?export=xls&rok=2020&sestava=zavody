--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2020-10-03</t>
   </si>
   <si>
     <t>Skiregata - 45. ročník</t>
   </si>
   <si>
     <t>Jablonec</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2020-09-19</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t xml:space="preserve">Fun  </t>
   </si>
   <si>
     <t>2020-08-27</t>
   </si>
   <si>
     <t>MMČR Bic, Rac - Vítr z vinohradů</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2020-08-22</t>
   </si>