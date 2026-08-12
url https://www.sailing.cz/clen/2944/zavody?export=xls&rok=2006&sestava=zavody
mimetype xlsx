--- v0 (2026-06-12)
+++ v1 (2026-08-12)
@@ -125,51 +125,51 @@
   <si>
     <t>Mem. Bruno Hámy</t>
   </si>
   <si>
     <t>061720</t>
   </si>
   <si>
     <t>2006-05-27</t>
   </si>
   <si>
     <t>Sdružený krajský přebor</t>
   </si>
   <si>
     <t>061112</t>
   </si>
   <si>
     <t>2006-06-04</t>
   </si>
   <si>
     <t>Regatta MČR - One Design</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>063120</t>
   </si>
   <si>
     <t>2006-07-01</t>
   </si>
   <si>
     <t>69. Warnemunder Woche</t>
   </si>
   <si>
     <t>Warnemunde - Německo</t>
   </si>
   <si>
     <t>061723</t>
   </si>
   <si>
     <t>2006-08-11</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t xml:space="preserve">Sta  </t>
   </si>