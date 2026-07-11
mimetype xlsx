--- v0 (2026-05-12)
+++ v1 (2026-07-11)
@@ -92,51 +92,51 @@
   <si>
     <t>Mem. Bruno Hámy</t>
   </si>
   <si>
     <t>061720</t>
   </si>
   <si>
     <t>2006-05-27</t>
   </si>
   <si>
     <t>Sdružený krajský přebor</t>
   </si>
   <si>
     <t>061112</t>
   </si>
   <si>
     <t>2006-06-04</t>
   </si>
   <si>
     <t>Regatta MČR - One Design</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>061723</t>
   </si>
   <si>
     <t>2006-08-11</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t xml:space="preserve">Sta  </t>
   </si>
   <si>
     <t>061715</t>
   </si>
   <si>
     <t>2006-08-26</t>
   </si>
   <si>
     <t>Pohár Haas Rukov</t>
   </si>
   <si>
     <t>067007</t>
   </si>