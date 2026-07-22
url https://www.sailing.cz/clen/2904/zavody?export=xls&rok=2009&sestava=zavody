--- v0 (2026-05-19)
+++ v1 (2026-07-22)
@@ -101,51 +101,51 @@
   <si>
     <t>Regata Ledový dech</t>
   </si>
   <si>
     <t>091709</t>
   </si>
   <si>
     <t>2009-02-08</t>
   </si>
   <si>
     <t>Pohár Máchova jezera</t>
   </si>
   <si>
     <t>091305</t>
   </si>
   <si>
     <t>2009-05-16</t>
   </si>
   <si>
     <t>Lipno marathon 2009</t>
   </si>
   <si>
     <t>Lipno</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>094241</t>
   </si>
   <si>
     <t>2009-05-22</t>
   </si>
   <si>
     <t>Melges Austrian Open 2009</t>
   </si>
   <si>
     <t>Attersee</t>
   </si>
   <si>
     <t xml:space="preserve">M24  </t>
   </si>
   <si>
     <t>094258</t>
   </si>
   <si>
     <t>2009-07-01</t>
   </si>
   <si>
     <t>12. International Volvo Cup Melges 24</t>
   </si>