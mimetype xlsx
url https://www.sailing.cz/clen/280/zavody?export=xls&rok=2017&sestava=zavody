--- v0 (2026-05-23)
+++ v1 (2026-09-22)
@@ -68,51 +68,51 @@
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">T93  </t>
   </si>
   <si>
     <t>2017-07-17</t>
   </si>
   <si>
     <t>MČR FUN SLALOM</t>
   </si>
   <si>
     <t>Viganj</t>
   </si>
   <si>
     <t>SLF</t>
   </si>
   <si>
     <t>2017-08-26</t>
   </si>
   <si>
     <t>Mistrovství ČR Rac</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2017-09-23</t>
   </si>
   <si>
     <t>Cena YCN</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t xml:space="preserve">Fun  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>