--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -92,51 +92,51 @@
   <si>
     <t>2017-05-20</t>
   </si>
   <si>
     <t>Cena Oldřichova 30. ročník+KP</t>
   </si>
   <si>
     <t>2017-06-10</t>
   </si>
   <si>
     <t>Štít města Litoměřic</t>
   </si>
   <si>
     <t>Labe-Křešice</t>
   </si>
   <si>
     <t>2017-06-24</t>
   </si>
   <si>
     <t>Česká brána</t>
   </si>
   <si>
     <t>Labe</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2017-08-12</t>
   </si>
   <si>
     <t>Cena Duchcova</t>
   </si>
   <si>
     <t>2017-08-14</t>
   </si>
   <si>
     <t>Kontrolní závod I</t>
   </si>
   <si>
     <t>2017-08-16</t>
   </si>
   <si>
     <t>Dálková plavba</t>
   </si>
   <si>
     <t>2017-08-17</t>
   </si>
   <si>
     <t>Kontrolní závod II</t>
   </si>