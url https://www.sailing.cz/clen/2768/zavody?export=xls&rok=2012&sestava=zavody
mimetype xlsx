--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -77,51 +77,51 @@
   <si>
     <t>Cena Oldřichova + SKP</t>
   </si>
   <si>
     <t>2012-06-02</t>
   </si>
   <si>
     <t>Jarní cena Labe</t>
   </si>
   <si>
     <t>Labe-Církvice</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2012-06-16</t>
   </si>
   <si>
     <t>Česká Brána</t>
   </si>
   <si>
     <t>Labe</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2012-06-23</t>
   </si>
   <si>
     <t>Optimist veterán cup</t>
   </si>
   <si>
     <t>Žernoseky</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2012-06-30</t>
   </si>
   <si>
     <t>Vytvrvalostní závod</t>
   </si>
   <si>
     <t>Labe-Křešice</t>
   </si>
   <si>
     <t>2012-08-18</t>
   </si>