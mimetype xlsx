--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2011-06-04</t>
   </si>
   <si>
     <t>Jarní cena Labe</t>
   </si>
   <si>
     <t>Labe-Církvice</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2011-06-18</t>
   </si>
   <si>
     <t>Česká brána</t>
   </si>
   <si>
     <t>Labe</t>
   </si>
   <si>
     <t>2011-08-08</t>
   </si>
   <si>
     <t>Cena Duchcova+KP</t>
   </si>
   <si>
     <t>Barbora - Oldřichov</t>
   </si>
   <si>
     <t xml:space="preserve">470  </t>
   </si>
   <si>
     <t>2011-08-15</t>
   </si>