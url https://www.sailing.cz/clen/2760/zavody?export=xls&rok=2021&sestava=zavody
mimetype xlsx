--- v0 (2026-06-20)
+++ v1 (2026-10-20)
@@ -86,51 +86,51 @@
   <si>
     <t>2021-10-09</t>
   </si>
   <si>
     <t>O pohár města Štětí</t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Podzimní regata Václava Vacka 25.ročník</t>
   </si>
   <si>
     <t>Oldřichov</t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Optimistický podzim</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2021-09-04</t>
   </si>
   <si>
     <t>CERE regata</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2021-06-12</t>
   </si>
   <si>
     <t>Velká cena YC Dyje</t>
   </si>