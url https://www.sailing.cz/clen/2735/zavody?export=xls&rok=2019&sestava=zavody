--- v0 (2026-08-12)
+++ v1 (2026-10-15)
@@ -74,51 +74,51 @@
   <si>
     <t>2019-09-21</t>
   </si>
   <si>
     <t>CERE regata</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2019-08-30</t>
   </si>
   <si>
     <t>MČR - Lipno regata I.</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2019-08-17</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2019-07-13</t>
   </si>
   <si>
     <t>Worlds Youth</t>
   </si>
   <si>
     <t>Gdynia</t>
   </si>
   <si>
     <t xml:space="preserve">Rsx  </t>
   </si>
   <si>
     <t>2019-05-25</t>
   </si>
   <si>
     <t>Velká cena YC Dyje</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">29r  </t>
   </si>