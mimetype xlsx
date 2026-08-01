--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -140,51 +140,51 @@
   <si>
     <t>2019-07-10</t>
   </si>
   <si>
     <t>Long Distance Techno293 2019</t>
   </si>
   <si>
     <t>2019-07-08</t>
   </si>
   <si>
     <t>Techno slalom cup 2019 U17</t>
   </si>
   <si>
     <t xml:space="preserve">Bis  </t>
   </si>
   <si>
     <t>2019-07-04</t>
   </si>
   <si>
     <t>Foiling Thursday</t>
   </si>
   <si>
     <t>lipno - cerna v posumavi</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>MMČR CADET - Vítr a slunce</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2019-06-29</t>
   </si>
   <si>
     <t>O krále Šumavy II.</t>
   </si>
   <si>
     <t>2019-06-08</t>
   </si>
   <si>
     <t>Cena Šumavy</t>
   </si>
   <si>
     <t>2019-05-25</t>
   </si>
   <si>
     <t>Velká cena YC Dyje</t>
   </si>