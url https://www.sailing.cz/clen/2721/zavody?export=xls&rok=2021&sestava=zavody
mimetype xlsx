--- v0 (2026-06-01)
+++ v1 (2026-09-23)
@@ -119,51 +119,51 @@
   <si>
     <t>Csopak, Maďarsko</t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Cena YCN - MČR Fun</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t xml:space="preserve">Fun  </t>
   </si>
   <si>
     <t>2021-09-10</t>
   </si>
   <si>
     <t>Czech Windsurfer Cup 2021</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2021-09-02</t>
   </si>
   <si>
     <t>49er/49erFX/Nacra 17 Junior European Championship</t>
   </si>
   <si>
     <t xml:space="preserve">49FX </t>
   </si>
   <si>
     <t>2021-08-21</t>
   </si>
   <si>
     <t>ME Techno 293 - U17 kluci</t>
   </si>
   <si>
     <t>Tallin, Estonsko</t>
   </si>
   <si>
     <t xml:space="preserve">T93  </t>
   </si>
   <si>
     <t>2021-08-04</t>
   </si>