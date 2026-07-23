--- v0 (2026-06-01)
+++ v1 (2026-07-23)
@@ -107,51 +107,51 @@
   <si>
     <t>McDonald`s MČR Optimist 2020</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2020-09-19</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2020-09-11</t>
   </si>
   <si>
     <t>Czech Windsurfer Cup</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-08-28</t>
   </si>
   <si>
     <t>MMČR - Lipno regata</t>
   </si>
   <si>
     <t>2020-08-25</t>
   </si>
   <si>
     <t>Intergalactic Championship</t>
   </si>
   <si>
     <t>lipno - cerna v posumavi</t>
   </si>
   <si>
     <t>2020-08-22</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>