--- v0 (2026-06-01)
+++ v1 (2026-07-22)
@@ -206,51 +206,51 @@
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
     <t>2018-05-12</t>
   </si>
   <si>
     <t>Cena YCN</t>
   </si>
   <si>
     <t>2018-05-05</t>
   </si>
   <si>
     <t>Jarní premiéra</t>
   </si>
   <si>
     <t>2018-04-29</t>
   </si>
   <si>
     <t>Coppa Italia di Windsurf 2018</t>
   </si>
   <si>
     <t>Ravenna, Itálie</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-04-14</t>
   </si>
   <si>
     <t>O Pohár YachtClubu Štětí</t>
   </si>
   <si>
     <t>labe - roudnice</t>
   </si>
   <si>
     <t>2018-03-29</t>
   </si>
   <si>
     <t>36° Lake Garda Meeting Optimist Class</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>