--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2019-08-29</t>
   </si>
   <si>
     <t>MMČR Bic, Rac</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2019-08-17</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2019-07-15</t>
   </si>
   <si>
     <t>MČR FUS</t>
   </si>
   <si>
     <t>Vigaň - Chorvatsko</t>
   </si>
   <si>
     <t>SLF</t>
   </si>
   <si>
     <t>2019-06-15</t>
   </si>